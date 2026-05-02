--- v0 (2025-10-31)
+++ v1 (2026-05-02)
@@ -124,51 +124,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="40" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Domaine d'application: béton étanche classe de sollicitation 1, béton étanche classe de sollicitation 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="40" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Étanchéité: étanche au gaz et à l'eau; Étanchéité au Radon</w:t>
+        <w:t xml:space="preserve">Étanchéité: Étanche au gaz et à l'eau; Étanchéité au Radon</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="40" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Propriétés: Fabrication personnalisée en fonction d'exigences spécifiques; Technologie de bagues segmentées pour adaptation à trois ou cinq diamètres différents sur place</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="40" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>